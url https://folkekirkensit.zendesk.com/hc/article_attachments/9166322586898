--- v0 (2025-12-19)
+++ v1 (2026-08-13)
@@ -2,1117 +2,1165 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="478FDC96" w:rsidRDefault="478FDC96" w14:paraId="11D370BD" w14:textId="21BD8CE8">
+    <w:p w14:paraId="11D370BD" w14:textId="21BD8CE8" w:rsidR="478FDC96" w:rsidRDefault="478FDC96">
       <w:r>
         <w:t>Fra hændelsesmyndigheden til borgeren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7E5AEE43" w:rsidRDefault="7E5AEE43" w14:paraId="2D6B2BEF" w14:textId="5EF56336"/>
-    <w:p w:rsidR="00586E69" w:rsidRDefault="009C65BD" w14:paraId="205A6F2F" w14:textId="69DA01CF">
+    <w:p w14:paraId="2D6B2BEF" w14:textId="5EF56336" w:rsidR="7E5AEE43" w:rsidRDefault="7E5AEE43"/>
+    <w:p w14:paraId="205A6F2F" w14:textId="69DA01CF" w:rsidR="00586E69" w:rsidRDefault="009C65BD">
       <w:r>
         <w:t>Kære</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044267D" w:rsidTr="7E5AEE43" w14:paraId="5D3D2113" w14:textId="77777777">
+      <w:tr w:rsidR="0044267D" w14:paraId="5D3D2113" w14:textId="77777777" w:rsidTr="7E5AEE43">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0044267D" w:rsidRDefault="0044267D" w14:paraId="0412B883" w14:textId="77777777"/>
+          <w:p w14:paraId="0412B883" w14:textId="77777777" w:rsidR="0044267D" w:rsidRDefault="0044267D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF685E" w:rsidRDefault="00DF685E" w14:paraId="60C83ED9" w14:textId="77777777"/>
-    <w:p w:rsidR="009C65BD" w:rsidRDefault="007C4D29" w14:paraId="08E04DF0" w14:textId="1E465941">
+    <w:p w14:paraId="60C83ED9" w14:textId="77777777" w:rsidR="00DF685E" w:rsidRDefault="00DF685E"/>
+    <w:p w14:paraId="08E04DF0" w14:textId="1E465941" w:rsidR="009C65BD" w:rsidRDefault="007C4D29">
       <w:r>
         <w:t xml:space="preserve">Vi skriver til dig i </w:t>
       </w:r>
       <w:r w:rsidR="009C65BD">
         <w:t xml:space="preserve">forbindelse med </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008666B0" w:rsidRDefault="008666B0" w14:paraId="639208BC" w14:textId="77777777"/>
+    <w:p w14:paraId="639208BC" w14:textId="77777777" w:rsidR="008666B0" w:rsidRDefault="008666B0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="7745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="008D7BD4" w14:paraId="68D95549" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="68D95549" w14:textId="77777777" w:rsidTr="008D7BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="001354D4" w14:paraId="7E101492" w14:textId="1C82CBEB">
+          <w:p w14:paraId="7E101492" w14:textId="1C82CBEB" w:rsidR="00911FDC" w:rsidRDefault="001354D4">
             <w:r>
               <w:t>Sæt kryds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="4E810307" w14:paraId="49F22098" w14:textId="5299A5F4">
+          <w:p w14:paraId="49F22098" w14:textId="5299A5F4" w:rsidR="00911FDC" w:rsidRDefault="4E810307">
             <w:r>
               <w:t>Emne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="6B18CFB6" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="6B18CFB6" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="74A9CB33" w14:textId="77777777"/>
+          <w:p w14:paraId="74A9CB33" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003518D4" w:rsidP="003518D4" w:rsidRDefault="003518D4" w14:paraId="231CCB65" w14:textId="77777777">
+          <w:p w14:paraId="231CCB65" w14:textId="77777777" w:rsidR="003518D4" w:rsidRDefault="003518D4" w:rsidP="003518D4">
             <w:r>
               <w:t>Du har født et barn i Danmark og skal have registreret fødslen i Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="30E56322" w14:textId="77777777"/>
+          <w:p w14:paraId="30E56322" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="01E64C5D" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="01E64C5D" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="31E57A72" w14:textId="77777777"/>
+          <w:p w14:paraId="31E57A72" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003518D4" w:rsidP="003518D4" w:rsidRDefault="003518D4" w14:paraId="16A5D52C" w14:textId="77777777">
+          <w:p w14:paraId="16A5D52C" w14:textId="77777777" w:rsidR="003518D4" w:rsidRDefault="003518D4" w:rsidP="003518D4">
             <w:r>
               <w:t>Du har udfyldt en Omsorg- og Ansvarserklæring og skal have registreret et forældreskab i Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="4B972EAC" w14:textId="77777777"/>
+          <w:p w14:paraId="4B972EAC" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="26E12F55" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="26E12F55" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="7B0C3105" w14:textId="77777777"/>
+          <w:p w14:paraId="7B0C3105" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003518D4" w:rsidP="003518D4" w:rsidRDefault="003518D4" w14:paraId="77FAE443" w14:textId="77777777">
+          <w:p w14:paraId="77FAE443" w14:textId="77777777" w:rsidR="003518D4" w:rsidRDefault="003518D4" w:rsidP="003518D4">
             <w:r>
               <w:t>Du er pårørende til en person, der er død i Danmark og skal have registreret dødsfald og begravelse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="1DC19797" w14:textId="77777777"/>
+          <w:p w14:paraId="1DC19797" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="049C9044" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="049C9044" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="27E1A18D" w14:textId="77777777"/>
+          <w:p w14:paraId="27E1A18D" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003518D4" w:rsidP="003518D4" w:rsidRDefault="003518D4" w14:paraId="2410804A" w14:textId="77777777">
+          <w:p w14:paraId="2410804A" w14:textId="77777777" w:rsidR="003518D4" w:rsidRDefault="003518D4" w:rsidP="003518D4">
             <w:r>
               <w:t xml:space="preserve">Dit barn eller du selv skal døbes i folkekirken i Danmark </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="15FF779D" w14:textId="77777777"/>
+          <w:p w14:paraId="15FF779D" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="416EB78C" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="416EB78C" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="05572619" w14:textId="77777777"/>
+          <w:p w14:paraId="05572619" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003518D4" w:rsidP="003518D4" w:rsidRDefault="003518D4" w14:paraId="6AC39A9F" w14:textId="77777777">
+          <w:p w14:paraId="6AC39A9F" w14:textId="77777777" w:rsidR="003518D4" w:rsidRDefault="003518D4" w:rsidP="003518D4">
             <w:r>
               <w:t>Dit barn skal konfirmeres i folkekirken i Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="7B5D32B1" w14:textId="77777777"/>
+          <w:p w14:paraId="7B5D32B1" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911FDC" w:rsidTr="003518D4" w14:paraId="41DA5312" w14:textId="77777777">
+      <w:tr w:rsidR="00911FDC" w14:paraId="41DA5312" w14:textId="77777777" w:rsidTr="003518D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="4F844A74" w14:textId="77777777"/>
+          <w:p w14:paraId="4F844A74" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55903" w:rsidP="00C55903" w:rsidRDefault="00C55903" w14:paraId="1E0552EF" w14:textId="77777777">
+          <w:p w14:paraId="1E0552EF" w14:textId="77777777" w:rsidR="00C55903" w:rsidRDefault="00C55903" w:rsidP="00C55903">
             <w:r>
               <w:t>Du skal vies/velsignes i folkekirken i Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00911FDC" w:rsidRDefault="00911FDC" w14:paraId="212920C1" w14:textId="77777777"/>
+          <w:p w14:paraId="212920C1" w14:textId="77777777" w:rsidR="00911FDC" w:rsidRDefault="00911FDC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55903" w:rsidTr="00C55903" w14:paraId="444FBD4C" w14:textId="77777777">
+      <w:tr w:rsidR="00C55903" w14:paraId="444FBD4C" w14:textId="77777777" w:rsidTr="00C55903">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55903" w:rsidRDefault="00C55903" w14:paraId="24C616F1" w14:textId="77777777"/>
+          <w:p w14:paraId="24C616F1" w14:textId="77777777" w:rsidR="00C55903" w:rsidRDefault="00C55903"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55903" w:rsidP="00C55903" w:rsidRDefault="00C55903" w14:paraId="5E6ADA90" w14:textId="599587B7">
+          <w:p w14:paraId="5E6ADA90" w14:textId="599587B7" w:rsidR="00C55903" w:rsidRDefault="00C55903" w:rsidP="00C55903">
             <w:r>
               <w:t xml:space="preserve">Andet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009C65BD" w:rsidP="00C55903" w:rsidRDefault="009C65BD" w14:paraId="68CD5A5D" w14:textId="1FDFE20F"/>
-    <w:p w:rsidR="009C65BD" w:rsidP="7340EE0D" w:rsidRDefault="2016D935" w14:paraId="15731A63" w14:textId="734168C6">
+    <w:p w14:paraId="68CD5A5D" w14:textId="1FDFE20F" w:rsidR="009C65BD" w:rsidRDefault="009C65BD" w:rsidP="00C55903"/>
+    <w:p w14:paraId="15731A63" w14:textId="791041DD" w:rsidR="009C65BD" w:rsidRDefault="2016D935" w:rsidP="7340EE0D">
       <w:r>
         <w:t>Da du</w:t>
       </w:r>
       <w:r w:rsidR="05809714">
         <w:t>/dit barn</w:t>
       </w:r>
       <w:r w:rsidR="02677DC5">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="0B06957F">
         <w:t>afdøde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ikke allerede har et dansk personnummer, skal vi udtage et administrativt personnummer</w:t>
       </w:r>
       <w:r w:rsidR="4F8DDEF2">
         <w:t xml:space="preserve"> for at kunne registrere hændelsen i CPR/den digitale kirkebog</w:t>
       </w:r>
       <w:r w:rsidR="00865AEA">
         <w:t xml:space="preserve"> og</w:t>
       </w:r>
       <w:r w:rsidR="00FB4EA2">
         <w:t xml:space="preserve"> i den forbindelse</w:t>
       </w:r>
       <w:r w:rsidR="00865AEA">
-        <w:t xml:space="preserve"> foretage en vurdering af identitetsdokum</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00865AEA">
+        <w:t>foretage en vurdering af</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00865AEA">
+        <w:t xml:space="preserve"> identitetsdokum</w:t>
       </w:r>
       <w:r w:rsidR="0059648B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00865AEA">
         <w:t xml:space="preserve">nterne </w:t>
       </w:r>
       <w:r w:rsidR="6D6F3DB6">
         <w:t>jf.</w:t>
       </w:r>
       <w:r w:rsidR="00423BA0">
         <w:t xml:space="preserve"> § 1, stk. 4</w:t>
       </w:r>
       <w:r w:rsidR="0059648B">
         <w:t xml:space="preserve"> og 6</w:t>
       </w:r>
       <w:r w:rsidR="00423BA0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC005C" w:rsidR="00AC005C">
-        <w:t>i bekendtgørelse nr. 466 af 21. april 2022 om folkeregistrering m.v.</w:t>
+      <w:r w:rsidR="00AC005C" w:rsidRPr="00AC005C">
+        <w:t xml:space="preserve">i bekendtgørelse nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>862</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC005C" w:rsidRPr="00AC005C">
+        <w:t xml:space="preserve"> af </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC005C" w:rsidRPr="00AC005C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC005C" w:rsidRPr="00AC005C">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC005C" w:rsidRPr="00AC005C">
+        <w:t xml:space="preserve"> om folkeregistrering m.v.</w:t>
       </w:r>
       <w:r w:rsidR="00AC005C">
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
       <w:r w:rsidR="00AF1FAB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009F78F1">
         <w:t>fsnit</w:t>
       </w:r>
       <w:r w:rsidR="00445DF3">
         <w:t xml:space="preserve"> 2.1.2. om tildeling af </w:t>
       </w:r>
       <w:r w:rsidR="00774466">
         <w:t xml:space="preserve">personnummeret i vejledning nr. </w:t>
       </w:r>
       <w:r w:rsidR="00120BA4">
-        <w:t>9273 af 14. juni 2013 om folkeregistrering</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>806</w:t>
+      </w:r>
+      <w:r w:rsidR="00120BA4">
+        <w:t xml:space="preserve"> af </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00120BA4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="00120BA4">
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1DBF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00120BA4">
+        <w:t>3 om folkeregistrering</w:t>
       </w:r>
       <w:r w:rsidR="6D6F3DB6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C4D29" w:rsidP="007C4D29" w:rsidRDefault="00680C51" w14:paraId="2D3EDEB4" w14:textId="5F15E47B">
+    <w:p w14:paraId="2D3EDEB4" w14:textId="5F15E47B" w:rsidR="007C4D29" w:rsidRDefault="00680C51" w:rsidP="007C4D29">
       <w:r>
         <w:t>For at vi kan udføre ovenstående skal du</w:t>
       </w:r>
       <w:r w:rsidR="00C32B29">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F7850">
         <w:t>jf. § 1, stk. 5 i samme be</w:t>
       </w:r>
       <w:r w:rsidR="1DECA4A1">
         <w:t>kendtgørelse</w:t>
       </w:r>
       <w:r w:rsidR="00C32B29">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B7554A">
         <w:t xml:space="preserve">indsende </w:t>
       </w:r>
       <w:r w:rsidR="00354F5C">
         <w:t>følgende dokumenter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="7745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F4FC8" w:rsidTr="008618E9" w14:paraId="77512322" w14:textId="77777777">
+      <w:tr w:rsidR="003F4FC8" w14:paraId="77512322" w14:textId="77777777" w:rsidTr="008618E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="47D3C512" w14:textId="1D438D69">
+          <w:p w14:paraId="47D3C512" w14:textId="1D438D69" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29">
             <w:r>
               <w:t>Sæt kryds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="223C1DD4" w14:textId="6CDCFA29">
+          <w:p w14:paraId="223C1DD4" w14:textId="6CDCFA29" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29">
             <w:r>
               <w:t>Dokument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4FC8" w:rsidTr="003F4FC8" w14:paraId="5FA23E0C" w14:textId="77777777">
+      <w:tr w:rsidR="003F4FC8" w14:paraId="5FA23E0C" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="7EBDB660" w14:textId="77777777"/>
+          <w:p w14:paraId="7EBDB660" w14:textId="77777777" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="4F0A77C9" w14:textId="3B59E3FB">
+          <w:p w14:paraId="4F0A77C9" w14:textId="3B59E3FB" w:rsidR="003F4FC8" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29">
             <w:r>
               <w:t>Fødselsattest – Fødsels-navneattest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4FC8" w:rsidTr="003F4FC8" w14:paraId="3BBABA8C" w14:textId="77777777">
+      <w:tr w:rsidR="003F4FC8" w14:paraId="3BBABA8C" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="6E333F01" w14:textId="77777777"/>
+          <w:p w14:paraId="6E333F01" w14:textId="77777777" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="3F04F1BD" w14:textId="37C78D85">
+          <w:p w14:paraId="3F04F1BD" w14:textId="37C78D85" w:rsidR="003F4FC8" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29">
             <w:r w:rsidRPr="006C1EEB">
               <w:t>Pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4FC8" w:rsidTr="003F4FC8" w14:paraId="746B3DF0" w14:textId="77777777">
+      <w:tr w:rsidR="003F4FC8" w14:paraId="746B3DF0" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="0593735D" w14:textId="77777777"/>
+          <w:p w14:paraId="0593735D" w14:textId="77777777" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="04BD7CD9" w14:textId="25F6F77D">
+          <w:p w14:paraId="04BD7CD9" w14:textId="25F6F77D" w:rsidR="003F4FC8" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29">
             <w:r>
               <w:t>Vielsesattest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4FC8" w:rsidTr="003F4FC8" w14:paraId="526C87C7" w14:textId="77777777">
+      <w:tr w:rsidR="003F4FC8" w14:paraId="526C87C7" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="5134075D" w14:textId="77777777"/>
+          <w:p w14:paraId="5134075D" w14:textId="77777777" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="540B5945" w14:textId="6DAFDF83">
+          <w:p w14:paraId="540B5945" w14:textId="6DAFDF83" w:rsidR="003F4FC8" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29">
             <w:r>
               <w:t>Skilsmisseattest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1EEB" w:rsidTr="003F4FC8" w14:paraId="5C48D0A3" w14:textId="77777777">
+      <w:tr w:rsidR="006C1EEB" w14:paraId="5C48D0A3" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1EEB" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="75C80C11" w14:textId="77777777"/>
+          <w:p w14:paraId="75C80C11" w14:textId="77777777" w:rsidR="006C1EEB" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1EEB" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="1683E083" w14:textId="3E96C45E">
+          <w:p w14:paraId="1683E083" w14:textId="3E96C45E" w:rsidR="006C1EEB" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29">
             <w:r>
               <w:t>Dødsattest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1EEB" w:rsidTr="003F4FC8" w14:paraId="761E3F75" w14:textId="77777777">
+      <w:tr w:rsidR="006C1EEB" w14:paraId="761E3F75" w14:textId="77777777" w:rsidTr="003F4FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1EEB" w:rsidP="007C4D29" w:rsidRDefault="006C1EEB" w14:paraId="0F5BC2F9" w14:textId="77777777"/>
+          <w:p w14:paraId="0F5BC2F9" w14:textId="77777777" w:rsidR="006C1EEB" w:rsidRDefault="006C1EEB" w:rsidP="007C4D29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1EEB" w:rsidP="006C1EEB" w:rsidRDefault="006C1EEB" w14:paraId="4E538B92" w14:textId="24C0303F">
+          <w:p w14:paraId="4E538B92" w14:textId="24C0303F" w:rsidR="006C1EEB" w:rsidRDefault="006C1EEB" w:rsidP="006C1EEB">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>ID-kort</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F4FC8" w:rsidP="007C4D29" w:rsidRDefault="003F4FC8" w14:paraId="034CB6F6" w14:textId="77777777"/>
-    <w:p w:rsidR="00F50178" w:rsidRDefault="00F50178" w14:paraId="41FAFA2D" w14:textId="77777777">
+    <w:p w14:paraId="034CB6F6" w14:textId="77777777" w:rsidR="003F4FC8" w:rsidRDefault="003F4FC8" w:rsidP="007C4D29"/>
+    <w:p w14:paraId="41FAFA2D" w14:textId="77777777" w:rsidR="00F50178" w:rsidRDefault="00F50178">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005116EF" w:rsidP="00363A69" w:rsidRDefault="2A089BE5" w14:paraId="38AF8CE4" w14:textId="5BFA9B29">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="38AF8CE4" w14:textId="5BFA9B29" w:rsidR="005116EF" w:rsidRDefault="2A089BE5" w:rsidP="00363A69">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dokumenterne </w:t>
       </w:r>
       <w:r w:rsidR="00363A69">
-        <w:rPr/>
         <w:t xml:space="preserve">skal du sende til </w:t>
       </w:r>
       <w:r w:rsidR="79264234">
-        <w:rPr/>
         <w:t>os s</w:t>
       </w:r>
       <w:r w:rsidR="007C7407">
-        <w:rPr/>
         <w:t>om farvebillede</w:t>
       </w:r>
       <w:r w:rsidR="5B20B150">
-        <w:rPr/>
         <w:t>(r)</w:t>
       </w:r>
       <w:r w:rsidR="550478E7">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="33400230">
-        <w:rPr/>
         <w:t xml:space="preserve">(billedfil) </w:t>
       </w:r>
       <w:r w:rsidR="7A193D00">
-        <w:rPr/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="550478E7">
-        <w:rPr/>
         <w:t>jf. vedlagte vejledning</w:t>
       </w:r>
       <w:r w:rsidR="21F18299">
-        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="550478E7">
-        <w:rPr/>
         <w:t xml:space="preserve"> på følgende mailadresse</w:t>
       </w:r>
       <w:r w:rsidR="00F50178">
-        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="7894BB9F" w:rsidR="4BCA762F">
+      <w:r w:rsidR="4BCA762F" w:rsidRPr="7894BB9F">
         <w:rPr>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F477A9" w:rsidTr="00F477A9" w14:paraId="0D0E29EE" w14:textId="77777777">
+      <w:tr w:rsidR="00F477A9" w14:paraId="0D0E29EE" w14:textId="77777777" w:rsidTr="00F477A9">
         <w:trPr>
           <w:trHeight w:val="718"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F477A9" w:rsidP="00426DDF" w:rsidRDefault="00426DDF" w14:paraId="61A4DF0F" w14:textId="102D945B">
+          <w:p w14:paraId="61A4DF0F" w14:textId="102D945B" w:rsidR="00F477A9" w:rsidRDefault="00426DDF" w:rsidP="00426DDF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00363A69" w:rsidP="00363A69" w:rsidRDefault="00363A69" w14:paraId="0C833F55" w14:textId="6C42A7BB"/>
-    <w:p w:rsidR="00F50178" w:rsidP="00363A69" w:rsidRDefault="00F50178" w14:paraId="6A83AA0E" w14:textId="77A91275">
+    <w:p w14:paraId="0C833F55" w14:textId="6C42A7BB" w:rsidR="00363A69" w:rsidRDefault="00363A69" w:rsidP="00363A69"/>
+    <w:p w14:paraId="6A83AA0E" w14:textId="77A91275" w:rsidR="00F50178" w:rsidRDefault="00F50178" w:rsidP="00363A69">
       <w:r w:rsidRPr="7340EE0D">
         <w:t xml:space="preserve">eller aflevere på </w:t>
       </w:r>
       <w:r>
         <w:t>følge post</w:t>
       </w:r>
       <w:r w:rsidRPr="7340EE0D">
         <w:t>adresse</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F50178" w:rsidTr="00F50178" w14:paraId="43AAFBA0" w14:textId="77777777">
+      <w:tr w:rsidR="00F50178" w14:paraId="43AAFBA0" w14:textId="77777777" w:rsidTr="00F50178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F50178" w:rsidP="00363A69" w:rsidRDefault="00F50178" w14:paraId="0F2DBE05" w14:textId="77777777"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F50178" w:rsidP="00363A69" w:rsidRDefault="00F50178" w14:paraId="328216A1" w14:textId="1FAD0AA8"/>
+          <w:p w14:paraId="0F2DBE05" w14:textId="77777777" w:rsidR="00F50178" w:rsidRDefault="00F50178" w:rsidP="00363A69"/>
+          <w:p w14:paraId="60F7DB83" w14:textId="77777777" w:rsidR="00F50178" w:rsidRDefault="00F50178" w:rsidP="00363A69"/>
+          <w:p w14:paraId="4C7E8F3F" w14:textId="77777777" w:rsidR="00F50178" w:rsidRDefault="00F50178" w:rsidP="00363A69"/>
+          <w:p w14:paraId="328216A1" w14:textId="1FAD0AA8" w:rsidR="00F50178" w:rsidRDefault="00F50178" w:rsidP="00363A69"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00817E38" w:rsidR="00F50178" w:rsidP="00363A69" w:rsidRDefault="00F50178" w14:paraId="58DBFB2D" w14:textId="77777777"/>
-    <w:p w:rsidR="00F477A9" w:rsidP="7340EE0D" w:rsidRDefault="7839BB24" w14:paraId="3315E95D" w14:textId="0E64F630">
+    <w:p w14:paraId="58DBFB2D" w14:textId="77777777" w:rsidR="00F50178" w:rsidRPr="00817E38" w:rsidRDefault="00F50178" w:rsidP="00363A69"/>
+    <w:p w14:paraId="3315E95D" w14:textId="0E64F630" w:rsidR="00F477A9" w:rsidRDefault="7839BB24" w:rsidP="7340EE0D">
       <w:r w:rsidRPr="7340EE0D">
         <w:t>Hvis du har spørgsmål til dette, kan du kontakte os</w:t>
       </w:r>
       <w:r w:rsidR="00F477A9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F477A9" w:rsidTr="00F477A9" w14:paraId="1C0FFB27" w14:textId="77777777">
+      <w:tr w:rsidR="00F477A9" w14:paraId="1C0FFB27" w14:textId="77777777" w:rsidTr="00F477A9">
         <w:trPr>
           <w:trHeight w:val="1068"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F477A9" w:rsidP="7340EE0D" w:rsidRDefault="00F477A9" w14:paraId="3652A851" w14:textId="77777777"/>
+          <w:p w14:paraId="3652A851" w14:textId="77777777" w:rsidR="00F477A9" w:rsidRDefault="00F477A9" w:rsidP="7340EE0D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="7839BB24" w:rsidP="7340EE0D" w:rsidRDefault="7839BB24" w14:paraId="7B4D091A" w14:textId="3D0234E4"/>
-    <w:p w:rsidR="7340EE0D" w:rsidP="7340EE0D" w:rsidRDefault="7340EE0D" w14:paraId="73D03E44" w14:textId="2D219A9C">
+    <w:p w14:paraId="7B4D091A" w14:textId="3D0234E4" w:rsidR="7839BB24" w:rsidRDefault="7839BB24" w:rsidP="7340EE0D"/>
+    <w:p w14:paraId="73D03E44" w14:textId="2D219A9C" w:rsidR="7340EE0D" w:rsidRDefault="7340EE0D" w:rsidP="7340EE0D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="54DF4AA4" w:rsidP="7340EE0D" w:rsidRDefault="54DF4AA4" w14:paraId="6751D13D" w14:textId="4131F5D1">
+    <w:p w14:paraId="6751D13D" w14:textId="4131F5D1" w:rsidR="54DF4AA4" w:rsidRDefault="54DF4AA4" w:rsidP="7340EE0D">
       <w:r w:rsidRPr="7340EE0D">
         <w:t xml:space="preserve">Med </w:t>
       </w:r>
       <w:r w:rsidR="00F477A9">
         <w:t>venlig hilsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F50178" w:rsidP="7340EE0D" w:rsidRDefault="008618E9" w14:paraId="45392749" w14:textId="56994189">
+    <w:p w14:paraId="45392749" w14:textId="56994189" w:rsidR="00F50178" w:rsidRDefault="008618E9" w:rsidP="7340EE0D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>[hændelsesmyndigheden]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F50178">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42905C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5005960"/>
     <w:lvl w:ilvl="0" w:tplc="04060001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490742CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8F2437C"/>
     <w:lvl w:ilvl="0" w:tplc="04060001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0802AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40BA8D02"/>
     <w:lvl w:ilvl="0" w:tplc="04060001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04060001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04060003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1115978646">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1263341661">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1304695316">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="44F0BBC4"/>
     <w:rsid w:val="00010D0C"/>
+    <w:rsid w:val="000476C5"/>
     <w:rsid w:val="00092A76"/>
     <w:rsid w:val="00120BA4"/>
     <w:rsid w:val="001354D4"/>
     <w:rsid w:val="0019614E"/>
     <w:rsid w:val="002D061D"/>
     <w:rsid w:val="002F7850"/>
     <w:rsid w:val="00313FE1"/>
     <w:rsid w:val="003518D4"/>
     <w:rsid w:val="00354F5C"/>
     <w:rsid w:val="00363A69"/>
     <w:rsid w:val="003A3178"/>
     <w:rsid w:val="003B46EA"/>
     <w:rsid w:val="003F4FC8"/>
     <w:rsid w:val="00423BA0"/>
     <w:rsid w:val="00426DDF"/>
     <w:rsid w:val="0044025B"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00445DF3"/>
     <w:rsid w:val="0045254B"/>
     <w:rsid w:val="0048484F"/>
     <w:rsid w:val="005116EF"/>
     <w:rsid w:val="0057447D"/>
     <w:rsid w:val="00586E69"/>
     <w:rsid w:val="0059648B"/>
     <w:rsid w:val="006124E6"/>
@@ -1128,50 +1176,51 @@
     <w:rsid w:val="0085236B"/>
     <w:rsid w:val="008618E9"/>
     <w:rsid w:val="00865AEA"/>
     <w:rsid w:val="008666B0"/>
     <w:rsid w:val="008D7BD4"/>
     <w:rsid w:val="00911FDC"/>
     <w:rsid w:val="00917F53"/>
     <w:rsid w:val="009603F9"/>
     <w:rsid w:val="009A22AB"/>
     <w:rsid w:val="009C65BD"/>
     <w:rsid w:val="009F78F1"/>
     <w:rsid w:val="00AC005C"/>
     <w:rsid w:val="00AF1FAB"/>
     <w:rsid w:val="00AF2B76"/>
     <w:rsid w:val="00B2136D"/>
     <w:rsid w:val="00B7554A"/>
     <w:rsid w:val="00C32B29"/>
     <w:rsid w:val="00C55903"/>
     <w:rsid w:val="00CF1A12"/>
     <w:rsid w:val="00DC26B9"/>
     <w:rsid w:val="00DD62F5"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00E15F75"/>
     <w:rsid w:val="00F477A9"/>
     <w:rsid w:val="00F50178"/>
+    <w:rsid w:val="00FA1DBF"/>
     <w:rsid w:val="00FB4EA2"/>
     <w:rsid w:val="02677DC5"/>
     <w:rsid w:val="0325313A"/>
     <w:rsid w:val="057F388F"/>
     <w:rsid w:val="05809714"/>
     <w:rsid w:val="073AEEE8"/>
     <w:rsid w:val="07DA66DA"/>
     <w:rsid w:val="0B06957F"/>
     <w:rsid w:val="0DCB0436"/>
     <w:rsid w:val="0E5CF784"/>
     <w:rsid w:val="139F2F5E"/>
     <w:rsid w:val="16CB5E03"/>
     <w:rsid w:val="1A90D2D0"/>
     <w:rsid w:val="1DECA4A1"/>
     <w:rsid w:val="1F4B1B96"/>
     <w:rsid w:val="1FC78E17"/>
     <w:rsid w:val="2016D935"/>
     <w:rsid w:val="21F18299"/>
     <w:rsid w:val="22BE64FB"/>
     <w:rsid w:val="26A600B1"/>
     <w:rsid w:val="273CD348"/>
     <w:rsid w:val="2828A8B5"/>
     <w:rsid w:val="2910A03A"/>
     <w:rsid w:val="2A089BE5"/>
     <w:rsid w:val="2A74740A"/>
@@ -1235,133 +1284,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44F0BBC4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3605701D-5090-4361-9233-00E940E88BB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1517,52 +1566,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1629,122 +1678,123 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardskrifttypeiafsnit" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabel-Normal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenoversigt" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeafsnit">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00817E38"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0044267D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1977,50 +2027,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0ece208-e177-4be3-aeba-eb438b3543ef">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002DB5C3AF7461D94B879C10E52993ADB4" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="e0e2ec1850d0a3fbafaea6f8ced697d1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324" xmlns:ns3="d0ece208-e177-4be3-aeba-eb438b3543ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cc9f2b57664b7bc03d06c22b24efe8e" ns2:_="" ns3:_="">
     <xsd:import namespace="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
     <xsd:import namespace="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
@@ -2213,121 +2283,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125B36BD-585B-43C8-A173-FDA515EF6A9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
+    <ds:schemaRef ds:uri="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D53D07B-8409-4F49-BC2A-E6EED51D66E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F93CDA4-4293-4981-9F13-A927E7069E3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
     <ds:schemaRef ds:uri="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>211</Words>
+  <Characters>1289</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1498</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heidi Duelund Laulund</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DB5C3AF7461D94B879C10E52993ADB4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SetDate">
+    <vt:lpwstr>2026-08-10T08:08:03Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SiteId">
+    <vt:lpwstr>791b6229-ec70-46d0-a538-53a2a40ced78</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ActionId">
+    <vt:lpwstr>eb145368-253e-4d18-98e1-4b76240227b1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>