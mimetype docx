--- v0 (2025-12-22)
+++ v1 (2026-08-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D7DC4D4" w14:textId="09AD2094" w:rsidR="008C4852" w:rsidRPr="005E07D1" w:rsidRDefault="00675DC7" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E07D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E-m</w:t>
       </w:r>
@@ -190,51 +190,51 @@
           <w:p w14:paraId="1C8152CE" w14:textId="77777777" w:rsidR="00254FAD" w:rsidRPr="005E07D1" w:rsidRDefault="00254FAD" w:rsidP="031D14A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AF28558" w14:textId="77777777" w:rsidR="001A3E8F" w:rsidRDefault="001A3E8F" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E067592" w14:textId="34EF4B88" w:rsidR="00DD3DDE" w:rsidRPr="00177A42" w:rsidRDefault="00DD3DDE" w:rsidP="031D14A0">
+    <w:p w14:paraId="6E067592" w14:textId="7D2787E6" w:rsidR="00DD3DDE" w:rsidRPr="00177A42" w:rsidRDefault="00DD3DDE" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E07D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In relation to </w:t>
       </w:r>
       <w:r w:rsidR="00AD2EF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -248,113 +248,103 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrative CPR-number</w:t>
       </w:r>
       <w:r w:rsidR="00AD2EF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that we </w:t>
       </w:r>
       <w:r w:rsidR="004D4275">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>are assigning you/</w:t>
+        <w:t>are assigning you/your child/a deceased</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we must</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0618">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as an authority, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004D4275">
-[...7 lines deleted...]
-        <w:t>your</w:t>
+      <w:r w:rsidR="002E6040">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make an assessment of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004D4275">
-[...38 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002E6040">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">make an assessment of the </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="000A510B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">given </w:t>
       </w:r>
       <w:r w:rsidR="006C0618">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">personal </w:t>
       </w:r>
       <w:r w:rsidR="008D4470">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -406,79 +396,159 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>folkeregistrering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D6073F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> mv.”</w:t>
       </w:r>
       <w:r w:rsidR="00243621">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001540D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidR="00243621" w:rsidRPr="00177A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>No. 466 of April 21</w:t>
+        <w:t xml:space="preserve">o. </w:t>
+      </w:r>
+      <w:r w:rsidR="001540D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>862</w:t>
+      </w:r>
+      <w:r w:rsidR="00243621" w:rsidRPr="00177A42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="001540D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00243621" w:rsidRPr="00177A42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001540D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="004C19C2" w:rsidRPr="00177A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00243621" w:rsidRPr="00177A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022.</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001540D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00243621" w:rsidRPr="00177A42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00177A42" w:rsidRPr="00177A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00D03F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In need of further reading, p</w:t>
       </w:r>
       <w:r w:rsidR="00177A42" w:rsidRPr="00177A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -624,51 +694,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="2EF648C1" w14:textId="65A7143F" w:rsidR="00AF05D9" w:rsidRPr="005E07D1" w:rsidRDefault="00C644FA" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E07D1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF05D9" w:rsidRPr="00F75A46" w14:paraId="634D7FB4" w14:textId="77777777" w:rsidTr="00AB74F0">
+      <w:tr w:rsidR="00AF05D9" w:rsidRPr="001540D4" w14:paraId="634D7FB4" w14:textId="77777777" w:rsidTr="00AB74F0">
         <w:trPr>
           <w:trHeight w:val="1107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154550C9" w14:textId="77777777" w:rsidR="00AF05D9" w:rsidRPr="005E07D1" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7178" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F38DB9B" w14:textId="2154A92B" w:rsidR="00AF05D9" w:rsidRPr="00F75A46" w:rsidRDefault="00202FAC" w:rsidP="7156DA62">
             <w:pPr>
@@ -761,51 +831,51 @@
               <w:t xml:space="preserve"> showing you how to </w:t>
             </w:r>
             <w:r w:rsidR="00A87DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>take</w:t>
             </w:r>
             <w:r w:rsidR="006D43CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a correct photo of the documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157AED" w:rsidRPr="00F75A46" w14:paraId="4DACC20B" w14:textId="77777777" w:rsidTr="00AB74F0">
+      <w:tr w:rsidR="00157AED" w:rsidRPr="001540D4" w14:paraId="4DACC20B" w14:textId="77777777" w:rsidTr="00AB74F0">
         <w:trPr>
           <w:trHeight w:val="1123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EAE7169" w14:textId="77777777" w:rsidR="00157AED" w:rsidRPr="00F75A46" w:rsidRDefault="00157AED" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7178" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55418589" w14:textId="49FF2C9E" w:rsidR="00157AED" w:rsidRPr="00AB74F0" w:rsidRDefault="00F75A46" w:rsidP="7156DA62">
             <w:pPr>
@@ -839,70 +909,71 @@
             </w:r>
             <w:r w:rsidR="00D446BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of your/your child’s/the deceased documents</w:t>
             </w:r>
             <w:r w:rsidR="00AB74F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the address mentioned underneath.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="032275D6" w14:textId="77777777" w:rsidR="00AF05D9" w:rsidRPr="00F75A46" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
+    <w:p w14:paraId="032275D6" w14:textId="77777777" w:rsidR="00AF05D9" w:rsidRPr="001540D4" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F56085" w:rsidRPr="005E07D1" w14:paraId="363D88ED" w14:textId="77777777" w:rsidTr="00C644FA">
+      <w:tr w:rsidR="00F56085" w:rsidRPr="001540D4" w14:paraId="363D88ED" w14:textId="77777777" w:rsidTr="00C644FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="76953BCB" w14:textId="7708B96B" w:rsidR="00F56085" w:rsidRPr="005E07D1" w:rsidRDefault="00967C2C" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The address of the parish</w:t>
             </w:r>
@@ -917,93 +988,93 @@
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>municipality</w:t>
             </w:r>
             <w:r w:rsidR="002D759B" w:rsidRPr="005E07D1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56085" w:rsidRPr="005E07D1" w14:paraId="212F279D" w14:textId="77777777" w:rsidTr="00C202F2">
+      <w:tr w:rsidR="00F56085" w:rsidRPr="001540D4" w14:paraId="212F279D" w14:textId="77777777" w:rsidTr="00C202F2">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71BAB347" w14:textId="77777777" w:rsidR="00F56085" w:rsidRPr="005E07D1" w:rsidRDefault="00F56085" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DE95F01" w14:textId="77777777" w:rsidR="00036455" w:rsidRPr="005E07D1" w:rsidRDefault="00036455" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF11F0" w:rsidRPr="005E07D1" w14:paraId="331492FD" w14:textId="77777777" w:rsidTr="00494B8E">
+      <w:tr w:rsidR="00BF11F0" w:rsidRPr="001540D4" w14:paraId="331492FD" w14:textId="77777777" w:rsidTr="00494B8E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="096CEEDF" w14:textId="61D3E39C" w:rsidR="00BF11F0" w:rsidRPr="005E07D1" w:rsidRDefault="00967C2C" w:rsidP="008702D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please write the </w:t>
             </w:r>
@@ -1018,51 +1089,51 @@
               <w:t xml:space="preserve">postal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">address of </w:t>
             </w:r>
             <w:r w:rsidR="003E5295">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>return:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF11F0" w:rsidRPr="005E07D1" w14:paraId="1FA81268" w14:textId="77777777" w:rsidTr="00C202F2">
+      <w:tr w:rsidR="00BF11F0" w:rsidRPr="001540D4" w14:paraId="1FA81268" w14:textId="77777777" w:rsidTr="00C202F2">
         <w:trPr>
           <w:trHeight w:val="1325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67CC3207" w14:textId="77777777" w:rsidR="00BF11F0" w:rsidRPr="005E07D1" w:rsidRDefault="00BF11F0" w:rsidP="008702D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50EF4392" w14:textId="77777777" w:rsidR="003E5295" w:rsidRDefault="003E5295" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1116,98 +1187,98 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="560621D4" w14:textId="77777777" w:rsidR="00A51D6E" w:rsidRPr="005E07D1" w:rsidRDefault="00A51D6E" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A51D6E" w:rsidRPr="005E07D1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3767EFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FCE74A2"/>
     <w:lvl w:ilvl="0" w:tplc="D5E8DF00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C7768B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1277,114 +1348,116 @@
     <w:lvl w:ilvl="7" w:tplc="07545D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="14345E54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1090614916">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="54222E11"/>
     <w:rsid w:val="000142F9"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="000543E3"/>
     <w:rsid w:val="000A510B"/>
     <w:rsid w:val="000D0EAD"/>
+    <w:rsid w:val="001540D4"/>
     <w:rsid w:val="00157AED"/>
     <w:rsid w:val="00177A42"/>
     <w:rsid w:val="001A3E8F"/>
     <w:rsid w:val="00202FAC"/>
     <w:rsid w:val="00243621"/>
     <w:rsid w:val="00254FAD"/>
     <w:rsid w:val="002D759B"/>
     <w:rsid w:val="002E6040"/>
     <w:rsid w:val="003E5295"/>
     <w:rsid w:val="00494B8E"/>
     <w:rsid w:val="004C19C2"/>
     <w:rsid w:val="004D4275"/>
     <w:rsid w:val="005E07D1"/>
     <w:rsid w:val="006078C4"/>
     <w:rsid w:val="00675DC7"/>
     <w:rsid w:val="006C0618"/>
     <w:rsid w:val="006D43CB"/>
     <w:rsid w:val="007E5289"/>
     <w:rsid w:val="00812125"/>
     <w:rsid w:val="00847C2B"/>
     <w:rsid w:val="008702D2"/>
     <w:rsid w:val="008C4852"/>
     <w:rsid w:val="008D4470"/>
     <w:rsid w:val="00956D04"/>
     <w:rsid w:val="00967C2C"/>
     <w:rsid w:val="00A13DAC"/>
     <w:rsid w:val="00A51D6E"/>
     <w:rsid w:val="00A87DBD"/>
     <w:rsid w:val="00AB74F0"/>
     <w:rsid w:val="00AD2EF0"/>
     <w:rsid w:val="00AF05D9"/>
     <w:rsid w:val="00BA5093"/>
     <w:rsid w:val="00BF11F0"/>
     <w:rsid w:val="00C202F2"/>
     <w:rsid w:val="00C644FA"/>
     <w:rsid w:val="00CB7F28"/>
+    <w:rsid w:val="00D00D41"/>
     <w:rsid w:val="00D03F6A"/>
     <w:rsid w:val="00D446BE"/>
     <w:rsid w:val="00D6073F"/>
     <w:rsid w:val="00DD3DDE"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E95632"/>
     <w:rsid w:val="00EF154E"/>
     <w:rsid w:val="00F56085"/>
     <w:rsid w:val="00F75A46"/>
     <w:rsid w:val="00FA1B9F"/>
     <w:rsid w:val="031D14A0"/>
     <w:rsid w:val="0837E7BC"/>
     <w:rsid w:val="09881BF5"/>
     <w:rsid w:val="0E6D382D"/>
     <w:rsid w:val="176D8DBB"/>
     <w:rsid w:val="1CC5E28A"/>
     <w:rsid w:val="21C9A7DA"/>
     <w:rsid w:val="220BA182"/>
     <w:rsid w:val="250C4E47"/>
     <w:rsid w:val="27D4D5C5"/>
     <w:rsid w:val="28FB55E9"/>
     <w:rsid w:val="2A20A11A"/>
     <w:rsid w:val="2BBC717B"/>
     <w:rsid w:val="2D5841DC"/>
     <w:rsid w:val="2EED80C7"/>
@@ -1429,51 +1502,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F30AB9E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38ADD135-D08F-4D30-A88B-21464BE5796E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1877,51 +1950,51 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00254FAD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2161,50 +2234,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0ece208-e177-4be3-aeba-eb438b3543ef">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002DB5C3AF7461D94B879C10E52993ADB4" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="e0e2ec1850d0a3fbafaea6f8ced697d1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324" xmlns:ns3="d0ece208-e177-4be3-aeba-eb438b3543ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cc9f2b57664b7bc03d06c22b24efe8e" ns2:_="" ns3:_="">
     <xsd:import namespace="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
     <xsd:import namespace="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
@@ -2397,128 +2490,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9361305-CEE2-47A8-AAE6-8A483FBC2E80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
+    <ds:schemaRef ds:uri="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB0981B7-FF65-4A0C-B579-391A1858284B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B0C373-DE15-49D7-AD53-CC70E0EA07ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
     <ds:schemaRef ds:uri="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>144</Words>
-  <Characters>884</Characters>
+  <Characters>883</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1026</CharactersWithSpaces>
+  <CharactersWithSpaces>1025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heidi Duelund Laulund</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DB5C3AF7461D94B879C10E52993ADB4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SetDate">
+    <vt:lpwstr>2026-08-10T08:26:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SiteId">
+    <vt:lpwstr>791b6229-ec70-46d0-a538-53a2a40ced78</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ActionId">
+    <vt:lpwstr>23230425-7068-4132-8f52-d93e66f937b2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>